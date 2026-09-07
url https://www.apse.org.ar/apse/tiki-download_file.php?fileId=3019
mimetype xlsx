--- v1 (2026-07-24)
+++ v2 (2026-09-07)
@@ -35,66 +35,66 @@
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C5" i="1" l="1"/>
   <c r="B7" i="1" l="1"/>
   <c r="B11" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7" uniqueCount="7">
   <si>
     <t>PRECIO UNIDAD</t>
   </si>
   <si>
-    <t>ANTICIPO</t>
-[...1 lines deleted...]
-  <si>
     <t>SALDO</t>
   </si>
   <si>
     <t>CANTIDAD CUOTAS</t>
   </si>
   <si>
     <t>IMPORTE CUOTA</t>
   </si>
   <si>
     <t>FINANCIACION UNIDADES INMOBILIARIAS</t>
   </si>
   <si>
     <t>LISTA OPCIONES</t>
+  </si>
+  <si>
+    <t>ANTICIPO (25%)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
@@ -177,56 +177,56 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="3" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="4" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -474,159 +474,163 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F4" sqref="F4:F8"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17.85546875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="42.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="3" spans="1:6" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="8">
-        <v>60400</v>
+        <v>64800</v>
       </c>
       <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:6" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="3"/>
       <c r="B4" s="5"/>
       <c r="C4" s="4"/>
       <c r="F4" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="9" t="s">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B5" s="10">
-        <v>25000</v>
+        <v>16200</v>
       </c>
       <c r="C5" s="4" t="str">
         <f>IF(B5/B3&lt;0.25,"DEBE SER IGUAL O MAYOR A 25%","OK")</f>
         <v>OK</v>
       </c>
       <c r="F5">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="3"/>
       <c r="B6" s="5"/>
       <c r="C6" s="4"/>
       <c r="F6">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="14" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="15">
+      <c r="A7" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="14">
         <f>+B3-B5</f>
-        <v>35400</v>
+        <v>48600</v>
       </c>
       <c r="C7" s="4"/>
       <c r="F7">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A8" s="3"/>
       <c r="B8" s="6"/>
       <c r="C8" s="4"/>
       <c r="F8">
         <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="12" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>2</v>
+      </c>
+      <c r="B9" s="16">
+        <v>48</v>
       </c>
       <c r="C9" s="4"/>
+      <c r="F9">
+        <v>48</v>
+      </c>
     </row>
     <row r="10" spans="1:6" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A10" s="3"/>
       <c r="B10" s="6"/>
       <c r="C10" s="4"/>
     </row>
     <row r="11" spans="1:6" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="11" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B11" s="16">
+        <v>3</v>
+      </c>
+      <c r="B11" s="15">
         <f>(+B7*(1+(0.055/12*B9)))/B9</f>
-        <v>1145.5833333333333</v>
+        <v>1235.25</v>
       </c>
       <c r="C11" s="4"/>
     </row>
     <row r="12" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A12" s="3"/>
       <c r="B12" s="6"/>
       <c r="C12" s="4"/>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B9">
-      <formula1>$F$5:$F$8</formula1>
+      <formula1>$F$5:$F$9</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>